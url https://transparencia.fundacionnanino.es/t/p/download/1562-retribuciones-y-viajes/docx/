--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -21,50 +21,71 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Al objeto de dar cumplimiento a los Indicadores de la Ley Canaria de Transparencia (Ley 12/2014, de 26 de diciembre) en los subapartados “1048 Retribución percibida anualmente, articulada en función de la clase o categoría del órgano y especificando la dedicación mínima exigida en caso de dedicación parcial (en el caso de las entidades privadas se refiere a las de los administradores)" y "1056. Viajes, manutención, alojamiento y asistencia a órganos colegiados o sociales", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">desde el Patronato de la Fundación Canaria Nanino Díaz Cutillas, se pone en conocimiento del público en general, que los miembros del Patronato y de la Comisión Ejecutiva no recibieron ningún tipo de retribución ni indemnización durante el segundo semestre del año 2023 ni en el año 2024, ni en el año 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En todo lo demás, la ciudadanía puede emplear los medios legalmente establecidos para ejercer su derecho de acceso a la información pública.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Citando textualmente el art.13 de los estatutos () " </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Los patronos ejercerán su cargo gratuitamente sin que en ningún caso puedan percibir retribución por el </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">desempeño de su función. No obstante, los patronos tendrán derecho a ser reembolsados de los gastos debidamente justificados que tengan por el desempeño de sus funciones. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cerificado no existencia gastos de viajes, dietas, alojamiento,... () ()</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">