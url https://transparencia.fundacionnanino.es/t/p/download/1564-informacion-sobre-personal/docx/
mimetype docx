--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -6,58 +6,58 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Al objeto de dar cumplimiento a los Indicadores de la Ley Canaria de Transparencia (Ley 12/2014, de 26 de diciembre) en los subapartados “1035: Nombramiento o régimen de contrato laboral; funciones; órganos colegiados administrativos o sociales de los que es miembro y actividades públicas y privadas para las que se le ha concedido la compatibilidad" "1039:Puestos ocupados y vacantes" "1042:Distribución por grupos de clasificación, especificando el tipo de relación funcionarial, estatutaria o laboral y distinguiendo entre los de carrera y los interinos, así como entre los fijos, los indefinidos y los temporales" "1043: Número de empleados/as por departamentos o consejerías para las administraciones, o en total para las entidades vinculadas o dependientes" "1044:Número de empleados/as por departamentos o consejerías para las administraciones, o en total para las entidades vinculadas o dependientes" "1045: Relación nominal del personal que presta servicio en la entidad, indicando el puesto de trabajo que desempeña y el régimen de provisión." "1047: Identificación personal, puesto de trabajo que desempeña y actividad o actividades para las que se autoriza la compatibilidad, así como, en su caso, Boletín Oficial en el que se publicaron tales autorizaciones" "1053: nformación general de las retribuciones del personal funcionario, estatutario y laboral, articulada en función de los niveles y cargos existentes y, en el caso de las entidades del sector público local, diferenciando las básicas de las complementarias" "1054: Información general de las retribuciones del personal funcionario, estatutario y laboral, articulada en función de los niveles y cargos existentes y, en el caso de las entidades del sector público local, diferenciando las básicas de las complementarias" "1056: Viajes, manutención, alojamiento y asistencia a órganos colegiados o sociales" "1104: Gastos de personal y su porcentaje sobre el gasto total. ", </w:t>
+        <w:t xml:space="preserve">Al objeto de dar cumplimiento a los indicadores de la Ley Canaria de Transparencia, Ley 12/2014, de 26 de diciembre, se informa de que el Patronato de la Fundación Canaria Nanino Díaz Cutillas no cuenta con personal adscrito ni contratado durante el segundo semestre del año 2023, ni durante los ejercicios 2024 y 2025.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">desde el Patronato de la Fundación Canaria Nanino Díaz Cutillas, se pone en conocimiento del público en general, que no existe personal adscrito ni contratado en la Fundación durante segundo semestre del año 2023 ni en el año 2024 ni en el año 2025. </w:t>
+        <w:rPr/>
+        <w:t xml:space="preserve">Por tanto, no existe información que publicar respecto de los siguientes indicadores: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En todo lo demás, la ciudadanía puede emplear los medios legalmente establecidos para ejercer su derecho de acceso a la información pública.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">