--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -13,51 +13,51 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Al objeto de dar cumplimiento a los Indicadores de la Ley Canaria de Transparencia (Ley 12/2014, de 26 de diciembre) en el subapartado “1156 Penalidades de los contratos", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">desde el Patronato de la Fundación Canaria Nanino Díaz Cutillas, se pone en conocimiento del público en general, que no hubo actividad durante el segundo semestre del año 2023 ni en el año 2024, ni en el año 2025. </w:t>
+        <w:t xml:space="preserve">desde el Patronato de la Fundación Canaria Nanino Díaz Cutillas, se pone en conocimiento del público en general, que no han existido penalidades durante el segundo semestre del año 2023 ni en el año 2024, ni en el año 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En todo lo demás, la ciudadanía puede emplear los medios legalmente establecidos para ejercer su derecho de acceso a la información pública.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">