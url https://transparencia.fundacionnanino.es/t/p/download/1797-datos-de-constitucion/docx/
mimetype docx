--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -113,54 +113,50 @@
           <w:tcPr>
             <w:tcW w:w="36550" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Constitución de la Fundación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278100" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="356400" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="36550" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Capital social, dotación fundacional o participación y recursos que financian sus actividades 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="278100" w:type="pct"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
           </w:p>
         </w:tc>